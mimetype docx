--- v0 (2026-03-04)
+++ v1 (2026-04-27)
@@ -11744,81 +11744,81 @@
           <w:tcPr>
             <w:tcW w:w="4169" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="645A435F" w14:textId="77777777" w:rsidR="00786A69" w:rsidRPr="005506C9" w:rsidRDefault="00786A69" w:rsidP="00786A69">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00786A69">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Илья Сергеевич Гоманюк</w:t>
+              <w:t>Вячеслав Владимирович Трофимов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3327" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75D774C4" w14:textId="77777777" w:rsidR="00786A69" w:rsidRPr="00786A69" w:rsidRDefault="00786A69" w:rsidP="00786A69">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00786A69">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Администратор</w:t>
+              <w:t>Начальник команды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00786A69" w:rsidRPr="005506C9" w14:paraId="5E1EFCB2" w14:textId="77777777" w:rsidTr="00C9219D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6515CDC9" w14:textId="77777777" w:rsidR="00786A69" w:rsidRPr="005506C9" w:rsidRDefault="00786A69" w:rsidP="00786A69">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -11861,81 +11861,81 @@
           <w:tcPr>
             <w:tcW w:w="4169" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48ED7E98" w14:textId="77777777" w:rsidR="00786A69" w:rsidRPr="005506C9" w:rsidRDefault="00786A69" w:rsidP="00786A69">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00786A69">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Вячеслав Владимирович Трофимов</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3327" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A1E7944" w14:textId="77777777" w:rsidR="00786A69" w:rsidRPr="00786A69" w:rsidRDefault="00786A69" w:rsidP="00786A69">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00786A69">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Начальник команды</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00786A69" w:rsidRPr="005506C9" w14:paraId="0004AE3F" w14:textId="77777777" w:rsidTr="00C9219D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65D10E15" w14:textId="77777777" w:rsidR="00786A69" w:rsidRPr="005506C9" w:rsidRDefault="00786A69" w:rsidP="00786A69">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -17769,51 +17769,51 @@
           <w:tcPr>
             <w:tcW w:w="4169" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="261EF669" w14:textId="77777777" w:rsidR="00B05D5C" w:rsidRPr="005506C9" w:rsidRDefault="00786A69" w:rsidP="00B05D5C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00786A69">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Родион Вячеславович Нагинайлов</w:t>
+              <w:t>Андрей Александрович Колесников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3327" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CDFE78D" w14:textId="77777777" w:rsidR="00B05D5C" w:rsidRPr="005506C9" w:rsidRDefault="00786A69" w:rsidP="00B05D5C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
@@ -17889,51 +17889,51 @@
           <w:tcPr>
             <w:tcW w:w="4169" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F893C2F" w14:textId="77777777" w:rsidR="00B05D5C" w:rsidRPr="005506C9" w:rsidRDefault="00786A69" w:rsidP="00B05D5C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00786A69">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Валерий Иванович Маслов</w:t>
+              <w:t>Родион Вячеславович Нагинайлов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3327" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1ED682D6" w14:textId="77777777" w:rsidR="00B05D5C" w:rsidRPr="005506C9" w:rsidRDefault="00786A69" w:rsidP="00B05D5C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
@@ -18040,51 +18040,51 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F6ADA2D" w14:textId="77777777" w:rsidR="00B05D5C" w:rsidRPr="005506C9" w:rsidRDefault="00786A69" w:rsidP="00B05D5C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00786A69">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Начальник команды</w:t>
+              <w:t>Тренер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B05D5C" w:rsidRPr="005506C9" w14:paraId="1F010934" w14:textId="77777777" w:rsidTr="00A93D09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E7C7AE5" w14:textId="77777777" w:rsidR="00B05D5C" w:rsidRPr="005506C9" w:rsidRDefault="00B05D5C" w:rsidP="00B05D5C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>